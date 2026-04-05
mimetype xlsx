--- v0 (2026-02-16)
+++ v1 (2026-04-05)
@@ -96,72 +96,72 @@
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>00-19</t>
   </si>
   <si>
     <t>Ефремов Дмитрий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>36-01</t>
   </si>
   <si>
+    <t>Маковецкий Виктор</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>39-40</t>
+  </si>
+  <si>
+    <t>Огурцов Александр</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
+    <t>ПБ</t>
+  </si>
+  <si>
+    <t>45-00</t>
+  </si>
+  <si>
     <t>Подкопаев Филипп</t>
-  </si>
-[...19 lines deleted...]
-    <t>Зщ</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
     <t>Пилюгин Дмитрий</t>
   </si>
   <si>
     <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>
   <si>
     <t>Мисько Андрей</t>
   </si>
   <si>
     <t>Коршунов Алексей</t>
   </si>
   <si>
     <t>Ерофеев Николай</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
@@ -1011,90 +1011,90 @@
       <c r="L7" s="6">
         <v>14</v>
       </c>
       <c r="M7" s="8">
         <v>16</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
         <v>8</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="H8" s="6">
         <v>4</v>
       </c>
       <c r="I8" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="J8" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K8" s="6">
         <v>17</v>
       </c>
       <c r="L8" s="6">
         <v>0</v>
       </c>
       <c r="M8" s="8">
         <v>0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>8</v>
       </c>
       <c r="B9" s="12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>10</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
@@ -1212,51 +1212,51 @@
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>43</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>91</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
@@ -1706,51 +1706,51 @@
       <c r="L32" s="7">
         <v>93</v>
       </c>
       <c r="M32" s="7">
         <v>5</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>22</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>29</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
@@ -1787,51 +1787,51 @@
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>34</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>37</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
@@ -1895,51 +1895,51 @@
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>94</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7"/>
       <c r="B41" s="12"/>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>