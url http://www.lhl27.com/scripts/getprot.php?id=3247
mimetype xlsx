--- v1 (2026-02-17)
+++ v2 (2026-09-14)
@@ -135,54 +135,54 @@
   <si>
     <t>37-40</t>
   </si>
   <si>
     <t>Жилин Николай</t>
   </si>
   <si>
     <t>Ермаков Евгений</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Сапунков Руслан</t>
   </si>
   <si>
     <t>Матвеев Владислав</t>
   </si>
   <si>
     <t>Юньков Александр</t>
   </si>
   <si>
     <t>Катько Андрей</t>
   </si>
   <si>
+    <t>Клевцов Данил</t>
+  </si>
+  <si>
     <t>Бабенко Лев</t>
-  </si>
-[...1 lines deleted...]
-    <t>Клевцов Данил</t>
   </si>
   <si>
     <t>Алексеев Алексей</t>
   </si>
   <si>
     <t>Путин Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Лидер»</t>
   </si>
   <si>
     <t>Храпак Константин</t>
   </si>
   <si>
     <t>1-15</t>
   </si>
   <si>
     <t>6-30</t>
   </si>