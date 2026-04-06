--- v1 (2026-02-18)
+++ v2 (2026-04-06)
@@ -93,62 +93,62 @@
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Храпак Константин</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>2-01</t>
   </si>
   <si>
     <t>03-35</t>
   </si>
   <si>
+    <t>Заикин Илья</t>
+  </si>
+  <si>
+    <t>08-59</t>
+  </si>
+  <si>
+    <t>27-28</t>
+  </si>
+  <si>
     <t>Лазарев Владимир</t>
   </si>
   <si>
-    <t>08-59</t>
-[...7 lines deleted...]
-  <si>
     <t>11-17</t>
   </si>
   <si>
     <t>38-50</t>
   </si>
   <si>
     <t>Колодий Михаил</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>20-07</t>
   </si>
   <si>
     <t>39-04</t>
   </si>
   <si>
     <t>Чернухин Егор</t>
   </si>
   <si>
     <t>25-03</t>
   </si>
   <si>
     <t>Луц Виктор</t>
@@ -201,54 +201,54 @@
   <si>
     <t>4-45</t>
   </si>
   <si>
     <t>05-20</t>
   </si>
   <si>
     <t>16-01</t>
   </si>
   <si>
     <t>44-01</t>
   </si>
   <si>
     <t>43-43</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
   <si>
     <t>Ефремов Дмитрий</t>
   </si>
   <si>
     <t>44-26</t>
   </si>
   <si>
+    <t>Подкопаев Филипп</t>
+  </si>
+  <si>
     <t>Маковецкий Виктор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Подкопаев Филипп</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
     <t>Заморозов Владимир</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>
   <si>
     <t>Мисько Андрей</t>
   </si>
   <si>
     <t>Ерофеев Николай</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>