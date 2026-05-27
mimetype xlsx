--- v0 (2026-02-17)
+++ v1 (2026-05-27)
@@ -132,54 +132,54 @@
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>Гамей Александр</t>
   </si>
   <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
     <t>Царегородцев Сергей</t>
   </si>
   <si>
     <t>Богач Владислав</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Сизиков Михаил</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>Казимирчук Александр</t>
+  </si>
+  <si>
     <t>Иокша Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Казимирчук Александр</t>
   </si>
   <si>
     <t>Гончаров Алексей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Феникс»</t>
   </si>
   <si>
     <t>Платов Сергей</t>
   </si>
   <si>
     <t>18:23</t>
   </si>
   <si>
     <t>20:58</t>
   </si>
   <si>
     <t>Одинец Александр</t>
   </si>