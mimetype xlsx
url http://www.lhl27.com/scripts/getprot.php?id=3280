--- v0 (2026-02-16)
+++ v1 (2026-04-05)
@@ -180,57 +180,57 @@
   <si>
     <t>18-48</t>
   </si>
   <si>
     <t>Цисляк Игорь</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>31-50</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>34-39</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
     <t>35-55</t>
   </si>
   <si>
+    <t>Борисов Егор</t>
+  </si>
+  <si>
+    <t>44-25</t>
+  </si>
+  <si>
     <t>Лубков Дмитрий</t>
-  </si>
-[...4 lines deleted...]
-    <t>Борисов Егор</t>
   </si>
   <si>
     <t>Бессмертный Сергей</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Найдишкин Петр</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Афанасьев Михаил</t>
   </si>
   <si>
     <t>Беспалов Евгений</t>
   </si>
   <si>
     <t>Сачаков Вадим</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>