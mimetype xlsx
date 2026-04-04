--- v1 (2026-04-04)
+++ v2 (2026-04-04)
@@ -201,54 +201,54 @@
   <si>
     <t>38-48</t>
   </si>
   <si>
     <t>Корчагин Руслан</t>
   </si>
   <si>
     <t>Галузин Александр</t>
   </si>
   <si>
     <t>Богданов Андрей</t>
   </si>
   <si>
     <t>Берба Алексей</t>
   </si>
   <si>
     <t>Довбня Никита</t>
   </si>
   <si>
     <t>Железняков Александр</t>
   </si>
   <si>
     <t>Иванов Данил</t>
   </si>
   <si>
+    <t>Писарь Максим</t>
+  </si>
+  <si>
     <t>Файденко Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Писарь Максим</t>
   </si>
   <si>
     <t>Капшук Денис</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>