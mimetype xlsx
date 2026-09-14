--- v0 (2026-02-17)
+++ v1 (2026-09-14)
@@ -144,54 +144,54 @@
   <si>
     <t>34-00</t>
   </si>
   <si>
     <t>Железняков Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>38-12</t>
   </si>
   <si>
     <t>Иванов Данил</t>
   </si>
   <si>
     <t>42-04</t>
   </si>
   <si>
     <t>Селюжицкий Александр</t>
   </si>
   <si>
     <t>43-10</t>
   </si>
   <si>
+    <t>Писарь Максим</t>
+  </si>
+  <si>
     <t>Файденко Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Писарь Максим</t>
   </si>
   <si>
     <t>Капшук Денис</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Гранит»</t>
   </si>
   <si>
     <t>Крюков Владимир</t>
   </si>
   <si>
     <t>14-36</t>
   </si>
   <si>
     <t>33-51</t>
   </si>
   <si>
     <t>Налимов Сергей</t>
   </si>