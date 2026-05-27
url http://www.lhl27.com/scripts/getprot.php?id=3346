--- v0 (2025-12-09)
+++ v1 (2026-05-27)
@@ -81,63 +81,63 @@
   <si>
     <t>Ис</t>
   </si>
   <si>
     <t xml:space="preserve">Время </t>
   </si>
   <si>
     <t>Г</t>
   </si>
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
+    <t>Одинец Александр</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>5-40</t>
+  </si>
+  <si>
+    <t>41-30</t>
+  </si>
+  <si>
     <t>Стасюкевич Константин</t>
-  </si>
-[...10 lines deleted...]
-    <t>Одинец Александр</t>
   </si>
   <si>
     <t>8-00</t>
   </si>
   <si>
     <t>44-22</t>
   </si>
   <si>
     <t>Зенков Михаил</t>
   </si>
   <si>
     <t>22-00</t>
   </si>
   <si>
     <t>Медвикус Евгений</t>
   </si>
   <si>
     <t>25-35</t>
   </si>
   <si>
     <t>Бойцов Евгений</t>
   </si>
   <si>
     <t>+1</t>
   </si>