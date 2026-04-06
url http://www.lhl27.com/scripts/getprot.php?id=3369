--- v0 (2026-02-17)
+++ v1 (2026-04-06)
@@ -132,56 +132,56 @@
   <si>
     <t>Фадеев Владислав</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>44-52</t>
   </si>
   <si>
     <t>Хан Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>Красовский Егор</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
+    <t>Борисов Егор</t>
+  </si>
+  <si>
     <t>Лубков Дмитрий</t>
   </si>
   <si>
-    <t>Борисов Егор</t>
-[...1 lines deleted...]
-  <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
@@ -216,54 +216,54 @@
   <si>
     <t>32-10</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>40-59</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>42-09</t>
   </si>
   <si>
     <t>Поздняков Герман</t>
   </si>
   <si>
     <t>Абросимов Александр</t>
   </si>
   <si>
     <t>Гаврилюк Максим</t>
   </si>
   <si>
+    <t>Филипчук Анатолий</t>
+  </si>
+  <si>
     <t>Феденович Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Филипчук Анатолий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Чайка Максим</t>
   </si>
   <si>
     <t>Попов Михаил</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>