--- v0 (2025-12-07)
+++ v1 (2026-04-05)
@@ -213,54 +213,54 @@
   <si>
     <t>Шершнев Андрей</t>
   </si>
   <si>
     <t>Лопухов Егор</t>
   </si>
   <si>
     <t>42:18</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Поздняков Герман</t>
   </si>
   <si>
     <t>Абросимов Александр</t>
   </si>
   <si>
     <t>Гаврилюк Максим</t>
   </si>
   <si>
     <t>Родькин Сергей</t>
   </si>
   <si>
+    <t>Феденович Александр</t>
+  </si>
+  <si>
     <t>Филипчук Анатолий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Феденович Александр</t>
   </si>
   <si>
     <t>Стасюкевич Никита</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Новгородцев Илья</t>
   </si>
   <si>
     <t>Севрюгин Егор</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>