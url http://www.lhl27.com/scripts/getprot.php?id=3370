--- v1 (2026-04-05)
+++ v2 (2026-07-16)
@@ -180,57 +180,57 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Альфа 2»</t>
   </si>
   <si>
     <t>Доровский Никита</t>
   </si>
   <si>
     <t>08:58</t>
   </si>
   <si>
     <t>02:14</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>11:59</t>
   </si>
   <si>
     <t>18:13</t>
   </si>
   <si>
+    <t>Нестеров Виталий</t>
+  </si>
+  <si>
+    <t>44:54</t>
+  </si>
+  <si>
     <t>Голощапов Николай</t>
-  </si>
-[...4 lines deleted...]
-    <t>Нестеров Виталий</t>
   </si>
   <si>
     <t>Шершнев Андрей</t>
   </si>
   <si>
     <t>Лопухов Егор</t>
   </si>
   <si>
     <t>42:18</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Поздняков Герман</t>
   </si>
   <si>
     <t>Абросимов Александр</t>
   </si>
   <si>
     <t>Гаврилюк Максим</t>
   </si>
   <si>
     <t>Родькин Сергей</t>
   </si>