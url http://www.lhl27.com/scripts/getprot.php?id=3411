--- v0 (2025-12-07)
+++ v1 (2026-07-17)
@@ -186,54 +186,54 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Импульс»</t>
   </si>
   <si>
     <t>04-27</t>
   </si>
   <si>
     <t>Басенко Павел</t>
   </si>
   <si>
     <t>+2</t>
   </si>
   <si>
     <t>14-30</t>
   </si>
   <si>
     <t>Салогуб Алексей</t>
   </si>
   <si>
     <t>Кочетыгов Виктор</t>
   </si>
   <si>
+    <t>Власов Дмитрий</t>
+  </si>
+  <si>
     <t>Разинкин Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Власов Дмитрий</t>
   </si>
   <si>
     <t>Трибушевский Семен</t>
   </si>
   <si>
     <t>Кривошеев Евгений</t>
   </si>
   <si>
     <t>Цепляев Юрий</t>
   </si>
   <si>
     <t>Сурменко Александр</t>
   </si>
   <si>
     <t>Московцев Сергей</t>
   </si>
   <si>
     <t>Кузнецов Владислав</t>
   </si>
   <si>
     <t>Беззубцев Александр</t>
   </si>
   <si>
     <t>Лошкович Андрей</t>
   </si>