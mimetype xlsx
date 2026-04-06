--- v0 (2025-12-07)
+++ v1 (2026-04-06)
@@ -204,54 +204,54 @@
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>04:15</t>
   </si>
   <si>
     <t>12:20</t>
   </si>
   <si>
     <t>Гальченко Станислав</t>
   </si>
   <si>
     <t>18:12</t>
   </si>
   <si>
     <t>Тарасов Сергей</t>
   </si>
   <si>
     <t>24:24</t>
   </si>
   <si>
     <t>Марачев Алексей</t>
   </si>
   <si>
+    <t>Сапежников Владимир</t>
+  </si>
+  <si>
     <t>Шершнев Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Сапежников Владимир</t>
   </si>
   <si>
     <t>Афанасенко Евгений</t>
   </si>
   <si>
     <t>Кумыков Андрей</t>
   </si>
   <si>
     <t>Сапежников Алексей</t>
   </si>
   <si>
     <t>Авилов Андрей</t>
   </si>
   <si>
     <t>Гущин Сергей</t>
   </si>
   <si>
     <t>Смирнов Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>