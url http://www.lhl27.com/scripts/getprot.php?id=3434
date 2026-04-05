--- v1 (2026-02-16)
+++ v2 (2026-04-05)
@@ -180,57 +180,57 @@
   <si>
     <t>Семенов Данил</t>
   </si>
   <si>
     <t>Денисов Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Феникс»</t>
   </si>
   <si>
     <t>Платов Сергей</t>
   </si>
   <si>
     <t>04-48</t>
   </si>
   <si>
     <t>02-54</t>
   </si>
   <si>
+    <t>Одинец Александр</t>
+  </si>
+  <si>
+    <t>12-58</t>
+  </si>
+  <si>
     <t>Стасюкевич Константин</t>
-  </si>
-[...4 lines deleted...]
-    <t>Одинец Александр</t>
   </si>
   <si>
     <t>31-04</t>
   </si>
   <si>
     <t>14-00</t>
   </si>
   <si>
     <t>Бойцов Евгений</t>
   </si>
   <si>
     <t>36-30</t>
   </si>
   <si>
     <t>24-30</t>
   </si>
   <si>
     <t>Окунев Михаил</t>
   </si>
   <si>
     <t>43-00</t>
   </si>
   <si>
     <t>27-10</t>
   </si>