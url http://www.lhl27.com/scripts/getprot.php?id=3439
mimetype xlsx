--- v0 (2025-12-08)
+++ v1 (2026-04-07)
@@ -177,57 +177,57 @@
   <si>
     <t>Креган Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Лидер»</t>
   </si>
   <si>
     <t>Храпак Константин</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>11:48</t>
   </si>
   <si>
     <t>22:30</t>
   </si>
   <si>
+    <t>Лазарев Владимир</t>
+  </si>
+  <si>
+    <t>44:28</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
-  </si>
-[...4 lines deleted...]
-    <t>Лазарев Владимир</t>
   </si>
   <si>
     <t>Соколов Петр</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
     <t>Колодий Михаил</t>
   </si>
   <si>
     <t>Чернухин Егор</t>
   </si>
   <si>
     <t>Богомолов Вячеслав</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Лавриненко Денис</t>
   </si>
   <si>
     <t>Мерк Иван</t>
   </si>