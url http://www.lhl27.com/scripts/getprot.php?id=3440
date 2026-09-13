--- v0 (2025-12-08)
+++ v1 (2026-09-13)
@@ -189,54 +189,54 @@
   <si>
     <t>Команда « Б » «Союз»</t>
   </si>
   <si>
     <t>29:45</t>
   </si>
   <si>
     <t>23:09</t>
   </si>
   <si>
     <t>38:40</t>
   </si>
   <si>
     <t>33:04</t>
   </si>
   <si>
     <t>39:38</t>
   </si>
   <si>
     <t>43:37</t>
   </si>
   <si>
     <t>Братухин Антон</t>
   </si>
   <si>
+    <t>Маковецкий Виктор</t>
+  </si>
+  <si>
     <t>Подкопаев Филипп</t>
-  </si>
-[...1 lines deleted...]
-    <t>Маковецкий Виктор</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
     <t>Пилюгин Дмитрий</t>
   </si>
   <si>
     <t>Заморозов Владимир</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>
   <si>
     <t>Мисько Андрей</t>
   </si>
   <si>
     <t>Лесь-Нелин Александр</t>
   </si>
   <si>
     <t>Филатов Юрий</t>
   </si>
   <si>
     <t>Коршунов Алексей</t>
   </si>