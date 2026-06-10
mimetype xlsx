--- v1 (2026-02-17)
+++ v2 (2026-06-10)
@@ -174,57 +174,57 @@
   <si>
     <t>Поздняков Герман</t>
   </si>
   <si>
     <t>Креган Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Лидер»</t>
   </si>
   <si>
     <t>Храпак Константин</t>
   </si>
   <si>
     <t>6-29</t>
   </si>
   <si>
     <t>14-40</t>
   </si>
   <si>
+    <t>Лазарев Владимир</t>
+  </si>
+  <si>
+    <t>9-58</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
-  </si>
-[...4 lines deleted...]
-    <t>Лазарев Владимир</t>
   </si>
   <si>
     <t>18-40</t>
   </si>
   <si>
     <t>Соколов Петр</t>
   </si>
   <si>
     <t>22-01</t>
   </si>
   <si>
     <t>Пронкевич Александр</t>
   </si>
   <si>
     <t>27-58</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>33-55</t>
   </si>