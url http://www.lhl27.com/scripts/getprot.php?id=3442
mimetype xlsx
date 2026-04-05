--- v0 (2026-02-15)
+++ v1 (2026-04-05)
@@ -123,108 +123,108 @@
   <si>
     <t>36:00</t>
   </si>
   <si>
     <t>Жилин Николай</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Ермаков Евгений</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Сапунков Руслан</t>
   </si>
   <si>
     <t>Матвеев Владислав</t>
   </si>
   <si>
     <t>Катько Андрей</t>
   </si>
   <si>
+    <t>Клевцов Данил</t>
+  </si>
+  <si>
     <t>Бабенко Лев</t>
   </si>
   <si>
-    <t>Клевцов Данил</t>
-[...1 lines deleted...]
-  <si>
     <t>Алексеев Алексей</t>
   </si>
   <si>
     <t>Королев Александр</t>
   </si>
   <si>
     <t>Путин Евгений</t>
   </si>
   <si>
     <t>Рыжков Евгений</t>
   </si>
   <si>
     <t>Евтеев Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Союз»</t>
   </si>
   <si>
     <t>10:11</t>
   </si>
   <si>
     <t>7:18</t>
   </si>
   <si>
     <t>26:48</t>
   </si>
   <si>
     <t>36:40</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>43:00</t>
   </si>
   <si>
     <t>ПВ</t>
   </si>
   <si>
     <t>44:49</t>
   </si>
   <si>
+    <t>Маковецкий Виктор</t>
+  </si>
+  <si>
     <t>Подкопаев Филипп</t>
-  </si>
-[...1 lines deleted...]
-    <t>Маковецкий Виктор</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
     <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>Заморозов Владимир</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>
   <si>
     <t>Мисько Андрей</t>
   </si>
   <si>
     <t>Лесь-Нелин Александр</t>
   </si>
   <si>
     <t>Храмов Владимир</t>
   </si>
   <si>
     <t>Коршунов Алексей</t>
   </si>