--- v1 (2026-02-17)
+++ v2 (2026-05-26)
@@ -147,63 +147,63 @@
   <si>
     <t>Поздняков Герман</t>
   </si>
   <si>
     <t>Креган Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Лидер»</t>
   </si>
   <si>
     <t>Храпак Константин</t>
   </si>
   <si>
     <t>10:18</t>
   </si>
   <si>
     <t>06:56</t>
   </si>
   <si>
+    <t>Лазарев Владимир</t>
+  </si>
+  <si>
+    <t>ПВ</t>
+  </si>
+  <si>
+    <t>44:20</t>
+  </si>
+  <si>
+    <t>18:49</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
-  </si>
-[...10 lines deleted...]
-    <t>Лазарев Владимир</t>
   </si>
   <si>
     <t>Соколов Петр</t>
   </si>
   <si>
     <t>33:30</t>
   </si>
   <si>
     <t>Пронкевич Александр</t>
   </si>
   <si>
     <t>34:55</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
     <t>40:15</t>
   </si>
   <si>
     <t>Луц Виктор</t>
   </si>
   <si>
     <t>Богомолов Вячеслав</t>
   </si>