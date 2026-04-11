--- v0 (2026-02-17)
+++ v1 (2026-04-11)
@@ -180,54 +180,54 @@
   <si>
     <t>27-52</t>
   </si>
   <si>
     <t>24-40</t>
   </si>
   <si>
     <t>42-14</t>
   </si>
   <si>
     <t>+2</t>
   </si>
   <si>
     <t>40-51</t>
   </si>
   <si>
     <t>ПВ</t>
   </si>
   <si>
     <t>44--40</t>
   </si>
   <si>
     <t>Ефремов Дмитрий</t>
   </si>
   <si>
+    <t>Подкопаев Филипп</t>
+  </si>
+  <si>
     <t>Маковецкий Виктор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Подкопаев Филипп</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
     <t>Пилюгин Дмитрий</t>
   </si>
   <si>
     <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>
   <si>
     <t>Мисько Андрей</t>
   </si>
   <si>
     <t>Ерофеев Николай</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>