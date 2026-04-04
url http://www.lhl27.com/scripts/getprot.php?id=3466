--- v0 (2026-02-17)
+++ v1 (2026-04-04)
@@ -132,54 +132,54 @@
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>33-30</t>
   </si>
   <si>
     <t>Братухин Антон</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Подкопаев Филипп</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Маковецкий Виктор</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
+    <t>Карпусь Владислав</t>
+  </si>
+  <si>
     <t>Пилюгин Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>Заморозов Владимир</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>
   <si>
     <t>Коршунов Алексей</t>
   </si>
   <si>
     <t>Ерофеев Николай</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Лидер»</t>
   </si>
   <si>
     <t>Заикин Илья</t>
   </si>