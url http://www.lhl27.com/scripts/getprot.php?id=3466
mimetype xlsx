--- v1 (2026-04-04)
+++ v2 (2026-05-26)
@@ -120,57 +120,57 @@
   <si>
     <t>15-34</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>18-52</t>
   </si>
   <si>
     <t>Ефремов Дмитрий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>33-30</t>
   </si>
   <si>
     <t>Братухин Антон</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>Маковецкий Виктор</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
     <t>Подкопаев Филипп</t>
-  </si>
-[...4 lines deleted...]
-    <t>Маковецкий Виктор</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
     <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>Пилюгин Дмитрий</t>
   </si>
   <si>
     <t>Заморозов Владимир</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>
   <si>
     <t>Коршунов Алексей</t>
   </si>
   <si>
     <t>Ерофеев Николай</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>