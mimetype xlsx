--- v1 (2026-05-26)
+++ v2 (2026-05-28)
@@ -201,54 +201,54 @@
   <si>
     <t>Баженов Евгений</t>
   </si>
   <si>
     <t>Шленчак Александр</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>Тарасов Сергей</t>
   </si>
   <si>
     <t>Коломиец Виктор</t>
   </si>
   <si>
     <t>Марачев Алексей</t>
   </si>
   <si>
     <t>Гутов Иван</t>
   </si>
   <si>
     <t>Зорин Никита</t>
   </si>
   <si>
+    <t>Богачев Артем</t>
+  </si>
+  <si>
     <t>Трофимович Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Богачев Артем</t>
   </si>
   <si>
     <t>Полукеев Иван</t>
   </si>
   <si>
     <t>Аксиненко Олег</t>
   </si>
   <si>
     <t>Кумыков Андрей</t>
   </si>
   <si>
     <t>Авилов Андрей</t>
   </si>
   <si>
     <t>Гущин Сергей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>