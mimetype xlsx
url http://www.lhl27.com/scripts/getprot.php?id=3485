--- v1 (2026-02-15)
+++ v2 (2026-04-04)
@@ -126,59 +126,59 @@
   <si>
     <t>Салогуб Алексей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>18-10</t>
   </si>
   <si>
     <t>32-28</t>
   </si>
   <si>
     <t>Колупаев Никита</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>22-40</t>
   </si>
   <si>
     <t>36-30</t>
   </si>
   <si>
+    <t>Дылев Максим</t>
+  </si>
+  <si>
+    <t>26-45</t>
+  </si>
+  <si>
     <t>Кочетыгов Виктор</t>
   </si>
   <si>
-    <t>26-45</t>
-[...4 lines deleted...]
-  <si>
     <t>35-04</t>
   </si>
   <si>
     <t>Трибушевский Семен</t>
   </si>
   <si>
     <t>Сурменко Александр</t>
   </si>
   <si>
     <t>Кузнецов Владислав</t>
   </si>
   <si>
     <t>Воротняк Артем</t>
   </si>
   <si>
     <t>Беззубцев Александр</t>
   </si>
   <si>
     <t>Шестакова Татьяна</t>
   </si>
   <si>
     <t>Киркалов Михаил</t>
   </si>
   <si>
     <t>Верещагин Владислав</t>
@@ -216,54 +216,54 @@
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>Тамашевский Дмитрий</t>
   </si>
   <si>
     <t>Крамарь Алексей</t>
   </si>
   <si>
     <t>39-46</t>
   </si>
   <si>
     <t>Булковский Станислав</t>
   </si>
   <si>
     <t>Деев Дмитрий</t>
   </si>
   <si>
     <t>Садонин Алексей</t>
   </si>
   <si>
     <t>Гуцаева Юлия</t>
   </si>
   <si>
+    <t>Вырк Евгений</t>
+  </si>
+  <si>
     <t>Меликов Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Вырк Евгений</t>
   </si>
   <si>
     <t>Левицкий Борис</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Филиппенко Александр</t>
   </si>
   <si>
     <t>Повисок Данила</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1108,88 +1108,88 @@
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6"/>
       <c r="P8" s="6">
         <v>2</v>
       </c>
       <c r="Q8" s="6">
         <v>19</v>
       </c>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>24</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="H9" s="6">
         <v>5</v>
       </c>
       <c r="I9" s="6"/>
       <c r="J9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="K9" s="6">
         <v>13</v>
       </c>
       <c r="L9" s="6">
         <v>85</v>
       </c>
       <c r="M9" s="8">
         <v>0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>24</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="H10" s="6">
         <v>6</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="K10" s="6">
         <v>85</v>
       </c>
       <c r="L10" s="6">
         <v>97</v>
       </c>
       <c r="M10" s="8">
         <v>0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
@@ -2028,78 +2028,78 @@
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>84</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>84</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>97</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>