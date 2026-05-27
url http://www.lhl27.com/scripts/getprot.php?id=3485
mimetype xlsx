--- v2 (2026-04-04)
+++ v3 (2026-05-27)
@@ -126,57 +126,57 @@
   <si>
     <t>Салогуб Алексей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>18-10</t>
   </si>
   <si>
     <t>32-28</t>
   </si>
   <si>
     <t>Колупаев Никита</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>22-40</t>
   </si>
   <si>
     <t>36-30</t>
   </si>
   <si>
+    <t>Кочетыгов Виктор</t>
+  </si>
+  <si>
+    <t>26-45</t>
+  </si>
+  <si>
     <t>Дылев Максим</t>
-  </si>
-[...4 lines deleted...]
-    <t>Кочетыгов Виктор</t>
   </si>
   <si>
     <t>35-04</t>
   </si>
   <si>
     <t>Трибушевский Семен</t>
   </si>
   <si>
     <t>Сурменко Александр</t>
   </si>
   <si>
     <t>Кузнецов Владислав</t>
   </si>
   <si>
     <t>Воротняк Артем</t>
   </si>
   <si>
     <t>Беззубцев Александр</t>
   </si>
   <si>
     <t>Шестакова Татьяна</t>
   </si>
   <si>
     <t>Киркалов Михаил</t>
   </si>
@@ -1108,88 +1108,88 @@
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6"/>
       <c r="P8" s="6">
         <v>2</v>
       </c>
       <c r="Q8" s="6">
         <v>19</v>
       </c>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>24</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="H9" s="6">
         <v>5</v>
       </c>
       <c r="I9" s="6"/>
       <c r="J9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="K9" s="6">
         <v>13</v>
       </c>
       <c r="L9" s="6">
         <v>85</v>
       </c>
       <c r="M9" s="8">
         <v>0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>24</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="H10" s="6">
         <v>6</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="K10" s="6">
         <v>85</v>
       </c>
       <c r="L10" s="6">
         <v>97</v>
       </c>
       <c r="M10" s="8">
         <v>0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">