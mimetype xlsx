--- v2 (2026-04-04)
+++ v3 (2026-05-26)
@@ -114,54 +114,54 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>19-25</t>
   </si>
   <si>
     <t>Пилюгин Дмитрий</t>
   </si>
   <si>
     <t>Ким Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Попов Александр</t>
   </si>
   <si>
     <t>Чернецкий Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Богомолов Артем</t>
+  </si>
+  <si>
     <t>Скачков Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Богомолов Артем</t>
   </si>
   <si>
     <t>Сапежников Алексей</t>
   </si>
   <si>
     <t>Коршунов Алексей</t>
   </si>
   <si>
     <t>Немировец Дмитрий</t>
   </si>
   <si>
     <t>Гашута Олег</t>
   </si>
   <si>
     <t>Шубин Владимир</t>
   </si>
   <si>
     <t>Савчук Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>