--- v0 (2025-12-09)
+++ v1 (2026-09-13)
@@ -177,54 +177,54 @@
   <si>
     <t>Команда « Б » «Хулиганы»</t>
   </si>
   <si>
     <t>Лисовский Игорь</t>
   </si>
   <si>
     <t>01-58</t>
   </si>
   <si>
     <t>13-40</t>
   </si>
   <si>
     <t>Пилюгин Дмитрий</t>
   </si>
   <si>
     <t>05-14</t>
   </si>
   <si>
     <t>Ким Сергей</t>
   </si>
   <si>
     <t>Чернецкий Алексей</t>
   </si>
   <si>
+    <t>Богомолов Артем</t>
+  </si>
+  <si>
     <t>Скачков Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Богомолов Артем</t>
   </si>
   <si>
     <t>Сапежников Алексей</t>
   </si>
   <si>
     <t>Коршунов Алексей</t>
   </si>
   <si>
     <t>Немировец Дмитрий</t>
   </si>
   <si>
     <t>Чередничёк Кирилл</t>
   </si>
   <si>
     <t>Шевченко Максим</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>