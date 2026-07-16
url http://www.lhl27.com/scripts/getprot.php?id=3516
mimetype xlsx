--- v0 (2026-02-17)
+++ v1 (2026-07-16)
@@ -198,54 +198,54 @@
   <si>
     <t>18-58</t>
   </si>
   <si>
     <t>Куляпин Вадим</t>
   </si>
   <si>
     <t>24-37</t>
   </si>
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>38-14</t>
   </si>
   <si>
     <t>Красовский Егор</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>Середа Андрей</t>
   </si>
   <si>
+    <t>Лубков Дмитрий</t>
+  </si>
+  <si>
     <t>Борисов Егор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Лампадов Данилл</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
   </si>
   <si>
     <t>Беспалов Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>