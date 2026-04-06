--- v0 (2026-02-16)
+++ v1 (2026-04-06)
@@ -99,62 +99,62 @@
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Шаповалов Василий</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>7:01</t>
   </si>
   <si>
     <t>11-28</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>31-39</t>
   </si>
   <si>
+    <t>Вяткин Алексей</t>
+  </si>
+  <si>
+    <t>33-42</t>
+  </si>
+  <si>
     <t>Стафеев Илья</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
-    <t>33-42</t>
-[...4 lines deleted...]
-  <si>
     <t>39-33</t>
   </si>
   <si>
     <t>Селихов Алексей</t>
   </si>
   <si>
     <t>Голощапов Николай</t>
   </si>
   <si>
     <t>Лопухов Егор</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Абросимов Александр</t>
   </si>
   <si>
     <t>Родькин Сергей</t>
   </si>
   <si>
     <t>Лихоманов Алексей</t>
@@ -171,60 +171,60 @@
   <si>
     <t>Команда « Б » «Свирепые Пчелы»</t>
   </si>
   <si>
     <t>Заседа Алексей</t>
   </si>
   <si>
     <t>8:54</t>
   </si>
   <si>
     <t>1-38</t>
   </si>
   <si>
     <t>Мяснянкин Иван</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>11:57</t>
   </si>
   <si>
     <t>2-34</t>
   </si>
   <si>
+    <t>Глушков Максим</t>
+  </si>
+  <si>
+    <t>16:13</t>
+  </si>
+  <si>
+    <t>28-15</t>
+  </si>
+  <si>
     <t>Моисеенко Артем</t>
-  </si>
-[...7 lines deleted...]
-    <t>Глушков Максим</t>
   </si>
   <si>
     <t>19:03</t>
   </si>
   <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>23:13</t>
   </si>
   <si>
     <t>35-43</t>
   </si>
   <si>
     <t>Абраменко Иван</t>
   </si>
   <si>
     <t>44:08</t>
   </si>
   <si>
     <t>42-01</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
   </si>
@@ -1017,86 +1017,86 @@
       </c>
       <c r="O6" s="6">
         <v>68</v>
       </c>
       <c r="P6" s="6">
         <v>4</v>
       </c>
       <c r="Q6" s="6">
         <v>19</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
         <v>11</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="8"/>
       <c r="N7" s="6" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="O7" s="6">
         <v>13</v>
       </c>
       <c r="P7" s="6">
         <v>2</v>
       </c>
       <c r="Q7" s="6">
         <v>9</v>
       </c>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
         <v>11</v>
       </c>
       <c r="B8" s="12" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="O8" s="6">
         <v>71</v>
       </c>
       <c r="P8" s="6">
         <v>2</v>
       </c>
       <c r="Q8" s="6">
         <v>2</v>
       </c>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>12</v>
@@ -1708,96 +1708,96 @@
       </c>
       <c r="O31" s="7">
         <v>38</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>5</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>15</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>52</v>
       </c>
       <c r="K32" s="7">
         <v>30</v>
       </c>
       <c r="L32" s="7">
         <v>3</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>53</v>
       </c>
       <c r="O32" s="7">
         <v>38</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>2</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>15</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>55</v>
       </c>
       <c r="K33" s="7">
         <v>80</v>
       </c>
       <c r="L33" s="7">
         <v>90</v>
       </c>
       <c r="M33" s="7">
         <v>91</v>
       </c>
       <c r="N33" s="7" t="s">
         <v>26</v>
       </c>
       <c r="O33" s="7">
         <v>11</v>
       </c>
       <c r="P33" s="7">
         <v>4</v>
@@ -2006,51 +2006,51 @@
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>61</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>62</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>