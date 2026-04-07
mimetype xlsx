--- v1 (2026-04-06)
+++ v2 (2026-04-07)
@@ -171,60 +171,60 @@
   <si>
     <t>Команда « Б » «Свирепые Пчелы»</t>
   </si>
   <si>
     <t>Заседа Алексей</t>
   </si>
   <si>
     <t>8:54</t>
   </si>
   <si>
     <t>1-38</t>
   </si>
   <si>
     <t>Мяснянкин Иван</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>11:57</t>
   </si>
   <si>
     <t>2-34</t>
   </si>
   <si>
+    <t>Моисеенко Артем</t>
+  </si>
+  <si>
+    <t>16:13</t>
+  </si>
+  <si>
+    <t>28-15</t>
+  </si>
+  <si>
     <t>Глушков Максим</t>
-  </si>
-[...7 lines deleted...]
-    <t>Моисеенко Артем</t>
   </si>
   <si>
     <t>19:03</t>
   </si>
   <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>23:13</t>
   </si>
   <si>
     <t>35-43</t>
   </si>
   <si>
     <t>Абраменко Иван</t>
   </si>
   <si>
     <t>44:08</t>
   </si>
   <si>
     <t>42-01</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
   </si>
@@ -1708,96 +1708,96 @@
       </c>
       <c r="O31" s="7">
         <v>38</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>5</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>15</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>52</v>
       </c>
       <c r="K32" s="7">
         <v>30</v>
       </c>
       <c r="L32" s="7">
         <v>3</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>53</v>
       </c>
       <c r="O32" s="7">
         <v>38</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>2</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>15</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>55</v>
       </c>
       <c r="K33" s="7">
         <v>80</v>
       </c>
       <c r="L33" s="7">
         <v>90</v>
       </c>
       <c r="M33" s="7">
         <v>91</v>
       </c>
       <c r="N33" s="7" t="s">
         <v>26</v>
       </c>
       <c r="O33" s="7">
         <v>11</v>
       </c>
       <c r="P33" s="7">
         <v>4</v>