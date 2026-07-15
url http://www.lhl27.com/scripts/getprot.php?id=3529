--- v0 (2025-12-15)
+++ v1 (2026-07-15)
@@ -129,56 +129,56 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Кулик Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>Крамарь Алексей</t>
   </si>
   <si>
     <t>Богдан Михаил</t>
   </si>
   <si>
     <t>Попов Евгений</t>
   </si>
   <si>
     <t>Родькин Сергей</t>
   </si>
   <si>
+    <t>Голубев Сергей</t>
+  </si>
+  <si>
     <t>Деев Дмитрий</t>
   </si>
   <si>
-    <t>Голубев Сергей</t>
-[...1 lines deleted...]
-  <si>
     <t>Садонин Алексей</t>
   </si>
   <si>
     <t>Гуцаева Юлия</t>
   </si>
   <si>
     <t>Вырк Евгений</t>
   </si>
   <si>
     <t>Меликов Дмитрий</t>
   </si>
   <si>
     <t>Ватрушкин Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Феникс*»</t>
   </si>
   <si>
     <t>Одинец Александр</t>
@@ -207,57 +207,57 @@
   <si>
     <t>Окунев Михаил</t>
   </si>
   <si>
     <t>26-55</t>
   </si>
   <si>
     <t>Балакирев Владимир</t>
   </si>
   <si>
     <t>29-58</t>
   </si>
   <si>
     <t>Тимофеев Александр</t>
   </si>
   <si>
     <t>32-45</t>
   </si>
   <si>
     <t>Шаренко Алексей</t>
   </si>
   <si>
     <t>34-49</t>
   </si>
   <si>
+    <t>Васильев Кирилл</t>
+  </si>
+  <si>
+    <t>40-56</t>
+  </si>
+  <si>
     <t>Митрофанов Федор</t>
-  </si>
-[...4 lines deleted...]
-    <t>Васильев Кирилл</t>
   </si>
   <si>
     <t>Грейзик Сергей</t>
   </si>
   <si>
     <t>Бирюков Станислав</t>
   </si>
   <si>
     <t>Сергодеев Вячеслав</t>
   </si>
   <si>
     <t>Москалев Алексей</t>
   </si>
   <si>
     <t>Летюк Денис</t>
   </si>
   <si>
     <t>Герасимов Андрей</t>
   </si>
   <si>
     <t>Сычев Артем</t>
   </si>
   <si>
     <t>Александров Марк</t>
   </si>
@@ -1228,78 +1228,78 @@
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>72</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>72</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>81</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
@@ -1942,88 +1942,88 @@
       <c r="L37" s="7">
         <v>7</v>
       </c>
       <c r="M37" s="7">
         <v>0</v>
       </c>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>27</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H38" s="7">
         <v>9</v>
       </c>
       <c r="I38" s="7"/>
       <c r="J38" s="7" t="s">
         <v>64</v>
       </c>
       <c r="K38" s="7">
         <v>12</v>
       </c>
       <c r="L38" s="7">
         <v>30</v>
       </c>
       <c r="M38" s="7">
         <v>0</v>
       </c>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>27</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>28</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>