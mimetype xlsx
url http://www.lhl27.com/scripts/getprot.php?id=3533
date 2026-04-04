--- v0 (2026-02-16)
+++ v1 (2026-04-04)
@@ -132,57 +132,57 @@
   <si>
     <t>Тарасов Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>27-21</t>
   </si>
   <si>
     <t>Марачев Алексей</t>
   </si>
   <si>
     <t>32-21</t>
   </si>
   <si>
     <t>Зорин Никита</t>
   </si>
   <si>
     <t>34-45</t>
   </si>
   <si>
+    <t>Трофимович Дмитрий</t>
+  </si>
+  <si>
+    <t>43-57</t>
+  </si>
+  <si>
     <t>Богачев Артем</t>
-  </si>
-[...4 lines deleted...]
-    <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>Сапежников Владимир</t>
   </si>
   <si>
     <t>Полукеев Иван</t>
   </si>
   <si>
     <t>Афанасенко Евгений</t>
   </si>
   <si>
     <t>Аксиненко Олег</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>Авилов Андрей</t>
   </si>
   <si>
     <t>Зверев Евгений</t>
   </si>