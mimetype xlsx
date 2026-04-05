--- v0 (2025-12-07)
+++ v1 (2026-04-05)
@@ -141,111 +141,111 @@
   <si>
     <t>Жульмагамбетов Сергей</t>
   </si>
   <si>
     <t>Гулевич Владислав</t>
   </si>
   <si>
     <t>Иванов Александр</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Ананин Сергей</t>
   </si>
   <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
     <t>Грудинин Константин</t>
   </si>
   <si>
     <t>Дедковский Сергей</t>
   </si>
   <si>
+    <t>Ермаков Андрей</t>
+  </si>
+  <si>
     <t>Харченко Дмитрий</t>
   </si>
   <si>
-    <t>Ермаков Андрей</t>
-[...1 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Амурские Леопарды»</t>
   </si>
   <si>
     <t>Павлов Анатолий</t>
   </si>
   <si>
     <t>1-42</t>
   </si>
   <si>
     <t>13-53</t>
   </si>
   <si>
     <t>Шамшурин Андрей</t>
   </si>
   <si>
     <t>Долгалев Роман</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>Богдан Михаил</t>
   </si>
   <si>
     <t>Попов Евгений</t>
   </si>
   <si>
     <t>Родькин Сергей</t>
   </si>
   <si>
+    <t>Голубев Сергей</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Деев Дмитрий</t>
   </si>
   <si>
-    <t>Голубев Сергей</t>
-[...4 lines deleted...]
-  <si>
     <t>Садонин Алексей</t>
   </si>
   <si>
     <t>Гуцаева Юлия</t>
   </si>
   <si>
+    <t>Меликов Дмитрий</t>
+  </si>
+  <si>
     <t>Вырк Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Меликов Дмитрий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1329,78 +1329,78 @@
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>91</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>91</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5"/>
       <c r="B21" s="12"/>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
@@ -1827,78 +1827,78 @@
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>72</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>28</v>
+        <v>56</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>72</v>
       </c>
       <c r="B38" s="12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>81</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
@@ -1935,78 +1935,78 @@
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>84</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>84</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7"/>
       <c r="B43" s="12"/>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>