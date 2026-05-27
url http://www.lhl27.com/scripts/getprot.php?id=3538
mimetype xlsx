--- v1 (2026-04-05)
+++ v2 (2026-05-27)
@@ -141,99 +141,99 @@
   <si>
     <t>Жульмагамбетов Сергей</t>
   </si>
   <si>
     <t>Гулевич Владислав</t>
   </si>
   <si>
     <t>Иванов Александр</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Ананин Сергей</t>
   </si>
   <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
     <t>Грудинин Константин</t>
   </si>
   <si>
     <t>Дедковский Сергей</t>
   </si>
   <si>
+    <t>Харченко Дмитрий</t>
+  </si>
+  <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
-    <t>Харченко Дмитрий</t>
-[...1 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Амурские Леопарды»</t>
   </si>
   <si>
     <t>Павлов Анатолий</t>
   </si>
   <si>
     <t>1-42</t>
   </si>
   <si>
     <t>13-53</t>
   </si>
   <si>
     <t>Шамшурин Андрей</t>
   </si>
   <si>
     <t>Долгалев Роман</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>Богдан Михаил</t>
   </si>
   <si>
     <t>Попов Евгений</t>
   </si>
   <si>
     <t>Родькин Сергей</t>
   </si>
   <si>
+    <t>Деев Дмитрий</t>
+  </si>
+  <si>
     <t>Голубев Сергей</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Деев Дмитрий</t>
   </si>
   <si>
     <t>Садонин Алексей</t>
   </si>
   <si>
     <t>Гуцаева Юлия</t>
   </si>
   <si>
     <t>Меликов Дмитрий</t>
   </si>
   <si>
     <t>Вырк Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
@@ -1329,78 +1329,78 @@
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>91</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>91</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5"/>
       <c r="B21" s="12"/>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
@@ -1827,78 +1827,78 @@
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>72</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>56</v>
+        <v>28</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>72</v>
       </c>
       <c r="B38" s="12" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>28</v>
+        <v>57</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>81</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>