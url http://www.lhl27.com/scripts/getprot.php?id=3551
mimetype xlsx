--- v0 (2025-12-08)
+++ v1 (2026-09-14)
@@ -192,54 +192,54 @@
   <si>
     <t>Лисовский Игорь</t>
   </si>
   <si>
     <t>21-21</t>
   </si>
   <si>
     <t>23-00</t>
   </si>
   <si>
     <t>Ким Сергей</t>
   </si>
   <si>
     <t>Попов Александр</t>
   </si>
   <si>
     <t>40-22</t>
   </si>
   <si>
     <t>Чернецкий Алексей</t>
   </si>
   <si>
     <t>Скачков Александр</t>
   </si>
   <si>
+    <t>Сапежников Алексей</t>
+  </si>
+  <si>
     <t>Михальский Никита</t>
-  </si>
-[...1 lines deleted...]
-    <t>Сапежников Алексей</t>
   </si>
   <si>
     <t>Волошенко Артем</t>
   </si>
   <si>
     <t>Шубин Владимир</t>
   </si>
   <si>
     <t>Бердычевец Евгений</t>
   </si>
   <si>
     <t>Шевченко Максим</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 