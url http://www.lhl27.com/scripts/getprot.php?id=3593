--- v0 (2025-12-08)
+++ v1 (2026-07-16)
@@ -126,54 +126,54 @@
   <si>
     <t>Плетухин Никита</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>36:40</t>
   </si>
   <si>
     <t>18:46</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>34:07</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
     <t>44:20</t>
   </si>
   <si>
+    <t>Лубков Дмитрий</t>
+  </si>
+  <si>
     <t>Борисов Егор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Лампадов Данилл</t>
   </si>
   <si>
     <t>Бессмертный Сергей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Глазачев Евнений</t>
   </si>
   <si>
     <t>Найдишкин Петр</t>
   </si>
   <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>