--- v0 (2025-12-09)
+++ v1 (2026-05-26)
@@ -183,54 +183,54 @@
   <si>
     <t>14-26</t>
   </si>
   <si>
     <t>Лисовский Игорь</t>
   </si>
   <si>
     <t>26-07</t>
   </si>
   <si>
     <t>Ким Сергей</t>
   </si>
   <si>
     <t>43-45</t>
   </si>
   <si>
     <t>Ольмезов Александр</t>
   </si>
   <si>
     <t>Попов Александр</t>
   </si>
   <si>
     <t>Чернецкий Алексей</t>
   </si>
   <si>
+    <t>Богомолов Артем</t>
+  </si>
+  <si>
     <t>Скачков Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Богомолов Артем</t>
   </si>
   <si>
     <t>Волошенко Артем</t>
   </si>
   <si>
     <t>Шубин Владимир</t>
   </si>
   <si>
     <t>Савчук Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Волошин Глеб</t>
   </si>
   <si>
     <t>Колесников Павел</t>
   </si>