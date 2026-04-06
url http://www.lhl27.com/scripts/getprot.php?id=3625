--- v0 (2026-02-17)
+++ v1 (2026-04-06)
@@ -93,63 +93,63 @@
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Лисовский Игорь</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>0:45</t>
   </si>
   <si>
     <t>11:25</t>
   </si>
   <si>
+    <t>Ким Сергей</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
+    <t>5:00</t>
+  </si>
+  <si>
+    <t>32:05</t>
+  </si>
+  <si>
     <t>Хрустовский Илья</t>
-  </si>
-[...10 lines deleted...]
-    <t>Зщ</t>
   </si>
   <si>
     <t>23:02</t>
   </si>
   <si>
     <t>Ольмезов Александр</t>
   </si>
   <si>
     <t>27:02</t>
   </si>
   <si>
     <t>Полубоярцев Егор</t>
   </si>
   <si>
     <t>40:06</t>
   </si>
   <si>
     <t>Скачков Александр</t>
   </si>
   <si>
     <t>42:53</t>
   </si>
   <si>
     <t>Каюков Павел</t>
   </si>
@@ -1000,96 +1000,96 @@
       </c>
       <c r="O5" s="6">
         <v>78</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>30</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
         <v>16</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H6" s="6">
         <v>2</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K6" s="6">
         <v>17</v>
       </c>
       <c r="L6" s="6">
         <v>0</v>
       </c>
       <c r="M6" s="8">
         <v>0</v>
       </c>
       <c r="N6" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="O6" s="6">
         <v>92</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>1</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
         <v>16</v>
       </c>
       <c r="B7" s="12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H7" s="6">
         <v>3</v>
       </c>
       <c r="I7" s="6"/>
       <c r="J7" s="6" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="6">
         <v>88</v>
       </c>
       <c r="L7" s="6">
         <v>86</v>
       </c>
       <c r="M7" s="8">
         <v>17</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
@@ -1156,125 +1156,125 @@
       <c r="L9" s="6">
         <v>86</v>
       </c>
       <c r="M9" s="8">
         <v>0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>33</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H10" s="6">
         <v>6</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="K10" s="6">
         <v>17</v>
       </c>
       <c r="L10" s="6">
         <v>86</v>
       </c>
       <c r="M10" s="8">
         <v>0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>35</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H11" s="6">
         <v>7</v>
       </c>
       <c r="I11" s="6"/>
       <c r="J11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="K11" s="6">
         <v>55</v>
       </c>
       <c r="L11" s="6">
         <v>25</v>
       </c>
       <c r="M11" s="8">
         <v>0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>55</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>57</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1284,132 +1284,132 @@
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>68</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>71</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>76</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>78</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>82</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
@@ -1419,51 +1419,51 @@
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>88</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>92</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
@@ -1741,51 +1741,51 @@
       <c r="L30" s="7">
         <v>28</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>5</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7" t="s">
         <v>56</v>
       </c>
       <c r="J31" s="7" t="s">
         <v>57</v>
       </c>
       <c r="K31" s="7">
         <v>28</v>
       </c>
       <c r="L31" s="7">
         <v>0</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
@@ -1817,51 +1817,51 @@
       <c r="L32" s="7">
         <v>0</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>15</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>61</v>
       </c>
       <c r="K33" s="7">
         <v>20</v>
       </c>
       <c r="L33" s="7">
         <v>0</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
@@ -2026,51 +2026,51 @@
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>39</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>61</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
@@ -2161,51 +2161,51 @@
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>96</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
         <v>99</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>