--- v0 (2025-12-06)
+++ v1 (2026-04-05)
@@ -153,66 +153,66 @@
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Союз»</t>
   </si>
   <si>
     <t>16-30</t>
   </si>
   <si>
     <t>03-01</t>
   </si>
   <si>
     <t>38-40</t>
   </si>
   <si>
     <t>39-51</t>
   </si>
   <si>
     <t>Братухин Антон</t>
   </si>
   <si>
+    <t>Маковецкий Виктор</t>
+  </si>
+  <si>
+    <t>Огурцов Александр</t>
+  </si>
+  <si>
     <t>Подкопаев Филипп</t>
   </si>
   <si>
-    <t>Маковецкий Виктор</t>
-[...4 lines deleted...]
-  <si>
     <t>Коровин Антон</t>
   </si>
   <si>
+    <t>Карпусь Владислав</t>
+  </si>
+  <si>
     <t>Пилюгин Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>Лесь-Нелин Александр</t>
   </si>
   <si>
     <t>Радинский Егор</t>
   </si>
   <si>
     <t>Ерофеев Николай</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Чайка Максим</t>
   </si>
   <si>
     <t>Попов Михаил</t>
   </si>
@@ -1697,78 +1697,78 @@
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>8</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>8</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>9</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>