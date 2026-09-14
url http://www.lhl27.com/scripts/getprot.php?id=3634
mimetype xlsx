--- v1 (2026-04-05)
+++ v2 (2026-09-14)
@@ -153,66 +153,66 @@
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Союз»</t>
   </si>
   <si>
     <t>16-30</t>
   </si>
   <si>
     <t>03-01</t>
   </si>
   <si>
     <t>38-40</t>
   </si>
   <si>
     <t>39-51</t>
   </si>
   <si>
     <t>Братухин Антон</t>
   </si>
   <si>
+    <t>Огурцов Александр</t>
+  </si>
+  <si>
+    <t>Подкопаев Филипп</t>
+  </si>
+  <si>
     <t>Маковецкий Виктор</t>
   </si>
   <si>
-    <t>Огурцов Александр</t>
-[...4 lines deleted...]
-  <si>
     <t>Коровин Антон</t>
   </si>
   <si>
+    <t>Пилюгин Дмитрий</t>
+  </si>
+  <si>
     <t>Карпусь Владислав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Пилюгин Дмитрий</t>
   </si>
   <si>
     <t>Лесь-Нелин Александр</t>
   </si>
   <si>
     <t>Радинский Егор</t>
   </si>
   <si>
     <t>Ерофеев Николай</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Чайка Максим</t>
   </si>
   <si>
     <t>Попов Михаил</t>
   </si>
@@ -1670,78 +1670,78 @@
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>8</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>8</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>8</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>