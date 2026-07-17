--- v0 (2026-02-16)
+++ v1 (2026-07-17)
@@ -120,60 +120,60 @@
   <si>
     <t>27-04</t>
   </si>
   <si>
     <t>16-59</t>
   </si>
   <si>
     <t>Окунев Михаил</t>
   </si>
   <si>
     <t>34-46</t>
   </si>
   <si>
     <t>19-03</t>
   </si>
   <si>
     <t>Балакирев Владимир</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>20-45</t>
   </si>
   <si>
+    <t>Митрофанов Федор</t>
+  </si>
+  <si>
+    <t>31-35</t>
+  </si>
+  <si>
     <t>Васильев Кирилл</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...4 lines deleted...]
-    <t>Митрофанов Федор</t>
   </si>
   <si>
     <t>39-51</t>
   </si>
   <si>
     <t>Грейзик Сергей</t>
   </si>
   <si>
     <t>Бирюков Станислав</t>
   </si>
   <si>
     <t>Летюк Денис</t>
   </si>
   <si>
     <t>Герасимов Андрей</t>
   </si>
   <si>
     <t>Сычев Артем</t>
   </si>
   <si>
     <t>Александров Марк</t>
   </si>
   <si>
     <t>Дерид Сергей</t>
   </si>
@@ -1092,86 +1092,86 @@
       </c>
       <c r="O8" s="6">
         <v>12</v>
       </c>
       <c r="P8" s="6">
         <v>2</v>
       </c>
       <c r="Q8" s="6">
         <v>5</v>
       </c>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>27</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="O9" s="6">
         <v>27</v>
       </c>
       <c r="P9" s="6">
         <v>2</v>
       </c>
       <c r="Q9" s="6">
         <v>5</v>
       </c>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>27</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="O10" s="6">
         <v>7</v>
       </c>
       <c r="P10" s="6">
         <v>2</v>
       </c>
       <c r="Q10" s="6">
         <v>5</v>
       </c>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>28</v>
@@ -1729,51 +1729,51 @@
       </c>
       <c r="O31" s="7">
         <v>24</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>6</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>15</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>17</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>