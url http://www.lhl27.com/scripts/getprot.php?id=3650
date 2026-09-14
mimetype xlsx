--- v0 (2025-12-08)
+++ v1 (2026-09-14)
@@ -102,63 +102,63 @@
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Миронов Игорь</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>15-31</t>
   </si>
   <si>
     <t>04-44</t>
   </si>
   <si>
     <t>Лисовский Игорь</t>
   </si>
   <si>
     <t>26-41</t>
   </si>
   <si>
     <t>21-20</t>
   </si>
   <si>
+    <t>Ким Сергей</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
+    <t>27-56</t>
+  </si>
+  <si>
+    <t>22-31</t>
+  </si>
+  <si>
     <t>Хрустовский Илья</t>
-  </si>
-[...10 lines deleted...]
-    <t>Зщ</t>
   </si>
   <si>
     <t>34-05</t>
   </si>
   <si>
     <t>Полубоярцев Егор</t>
   </si>
   <si>
     <t>38-51</t>
   </si>
   <si>
     <t>Коршунов Ростислав</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>39-40</t>
   </si>
   <si>
     <t>Коршунов Виктор</t>
   </si>
   <si>
     <t>40-45</t>
   </si>
@@ -1012,96 +1012,96 @@
       </c>
       <c r="O6" s="6">
         <v>7</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>5</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
         <v>16</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H7" s="6">
         <v>3</v>
       </c>
       <c r="I7" s="6"/>
       <c r="J7" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="K7" s="6">
         <v>82</v>
       </c>
       <c r="L7" s="6">
         <v>8</v>
       </c>
       <c r="M7" s="8">
         <v>0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O7" s="6">
         <v>68</v>
       </c>
       <c r="P7" s="6">
         <v>2</v>
       </c>
       <c r="Q7" s="6">
         <v>9</v>
       </c>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
         <v>16</v>
       </c>
       <c r="B8" s="12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H8" s="6">
         <v>4</v>
       </c>
       <c r="I8" s="6"/>
       <c r="J8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="6">
         <v>90</v>
       </c>
       <c r="L8" s="6">
         <v>8</v>
       </c>
       <c r="M8" s="8">
         <v>72</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
@@ -1168,88 +1168,88 @@
       <c r="L10" s="6">
         <v>72</v>
       </c>
       <c r="M10" s="8">
         <v>7</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>68</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H11" s="6">
         <v>7</v>
       </c>
       <c r="I11" s="6"/>
       <c r="J11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="K11" s="6">
         <v>90</v>
       </c>
       <c r="L11" s="6">
         <v>0</v>
       </c>
       <c r="M11" s="8">
         <v>0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>78</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>82</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1647,51 +1647,51 @@
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
         <v>5</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>49</v>
       </c>
       <c r="K30" s="7">
         <v>13</v>
       </c>
       <c r="L30" s="7">
         <v>0</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
@@ -1765,78 +1765,78 @@
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>17</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>20</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>27</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
@@ -1873,51 +1873,51 @@
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>47</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>68</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
@@ -1981,51 +1981,51 @@
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>78</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>90</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>