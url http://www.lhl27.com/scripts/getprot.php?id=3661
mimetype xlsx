--- v0 (2025-12-09)
+++ v1 (2026-05-26)
@@ -159,57 +159,57 @@
   <si>
     <t>32-35</t>
   </si>
   <si>
     <t>Воробьев Евгений</t>
   </si>
   <si>
     <t>36-03</t>
   </si>
   <si>
     <t>Бармотин Владимир</t>
   </si>
   <si>
     <t>44-17</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
     <t>44-44</t>
   </si>
   <si>
     <t>Магодеев Евгений</t>
   </si>
   <si>
+    <t>Корчагин Владимир</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Шабаршин Александр</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Андрейчук Владимир</t>
   </si>
   <si>
     <t>Шиповалов Евгений</t>
   </si>
   <si>
     <t>Шиков Андрей</t>
   </si>
   <si>
     <t>Садовников Андрей</t>
   </si>
   <si>
     <t>Пигулевский Евгений</t>
   </si>
   <si>
     <t>Быцура Юрий</t>
   </si>
   <si>
     <t>Быцура Алексей</t>
   </si>
   <si>
     <t>Рудукан Дмитрий</t>
   </si>
@@ -1387,78 +1387,78 @@
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>69</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>69</v>
       </c>
       <c r="B17" s="12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>72</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
@@ -1867,51 +1867,51 @@
       <c r="L31" s="7">
         <v>27</v>
       </c>
       <c r="M31" s="7">
         <v>35</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>13</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7" t="s">
         <v>66</v>
       </c>
       <c r="J32" s="7" t="s">
         <v>69</v>
       </c>
       <c r="K32" s="7">
         <v>54</v>
       </c>
       <c r="L32" s="7">
         <v>0</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>