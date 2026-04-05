--- v1 (2026-02-17)
+++ v2 (2026-04-05)
@@ -126,54 +126,54 @@
   <si>
     <t>Ледовский Вячеслав</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>34:36</t>
   </si>
   <si>
     <t>Салогуб Алексей</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>41:29</t>
   </si>
   <si>
     <t>Колупаев Никита</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
+    <t>Дылев Максим</t>
+  </si>
+  <si>
     <t>Кочетыгов Виктор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Дылев Максим</t>
   </si>
   <si>
     <t>Разинкин Сергей</t>
   </si>
   <si>
     <t>Трибушевский Семен</t>
   </si>
   <si>
     <t>Телькушов Александр</t>
   </si>
   <si>
     <t>Сурменко Александр</t>
   </si>
   <si>
     <t>Московцев Сергей</t>
   </si>
   <si>
     <t>Аббасов Касум</t>
   </si>
   <si>
     <t>Швец Владимир</t>
   </si>
   <si>
     <t>Кузнецов Владислав</t>
   </si>
@@ -1147,78 +1147,78 @@
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>24</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>24</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>27</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>