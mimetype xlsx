--- v2 (2026-04-05)
+++ v3 (2026-05-26)
@@ -126,78 +126,78 @@
   <si>
     <t>Ледовский Вячеслав</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>34:36</t>
   </si>
   <si>
     <t>Салогуб Алексей</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>41:29</t>
   </si>
   <si>
     <t>Колупаев Никита</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
+    <t>Кочетыгов Виктор</t>
+  </si>
+  <si>
     <t>Дылев Максим</t>
   </si>
   <si>
-    <t>Кочетыгов Виктор</t>
-[...1 lines deleted...]
-  <si>
     <t>Разинкин Сергей</t>
   </si>
   <si>
     <t>Трибушевский Семен</t>
   </si>
   <si>
     <t>Телькушов Александр</t>
   </si>
   <si>
     <t>Сурменко Александр</t>
   </si>
   <si>
     <t>Московцев Сергей</t>
   </si>
   <si>
     <t>Аббасов Касум</t>
   </si>
   <si>
+    <t>Кузнецов Владислав</t>
+  </si>
+  <si>
     <t>Швец Владимир</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кузнецов Владислав</t>
   </si>
   <si>
     <t>Малашенко Сергей</t>
   </si>
   <si>
     <t>Верещагин Владислав</t>
   </si>
   <si>
     <t>Пьянзин Виталий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Пчелы*»</t>
   </si>
   <si>
     <t>08:03</t>
   </si>
   <si>
     <t>32:59</t>
   </si>
@@ -1147,78 +1147,78 @@
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>24</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>24</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>27</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
@@ -1363,78 +1363,78 @@
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>66</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>66</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>79</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>