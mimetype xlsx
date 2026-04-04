--- v0 (2025-12-08)
+++ v1 (2026-04-04)
@@ -138,96 +138,96 @@
   <si>
     <t>26-11</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>42-59</t>
   </si>
   <si>
     <t>Тамашевский Дмитрий</t>
   </si>
   <si>
     <t>Крамарь Алексей</t>
   </si>
   <si>
     <t>Богдан Михаил</t>
   </si>
   <si>
     <t>Евсеев Андрей</t>
   </si>
   <si>
     <t>Булковский Станислав</t>
   </si>
   <si>
+    <t>Деев Дмитрий</t>
+  </si>
+  <si>
     <t>Голубев Сергей</t>
   </si>
   <si>
-    <t>Деев Дмитрий</t>
-[...1 lines deleted...]
-  <si>
     <t>Садонин Алексей</t>
   </si>
   <si>
     <t>Гуцаева Юлия</t>
   </si>
   <si>
     <t>Вырк Евгений</t>
   </si>
   <si>
     <t>Ватрушкин Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Регул*»</t>
   </si>
   <si>
+    <t>Дрокин Павел</t>
+  </si>
+  <si>
+    <t>14-20</t>
+  </si>
+  <si>
+    <t>4-06</t>
+  </si>
+  <si>
     <t>Оселедец Станислав</t>
   </si>
   <si>
-    <t>14-20</t>
-[...2 lines deleted...]
-    <t>4-06</t>
+    <t>16-58</t>
+  </si>
+  <si>
+    <t>5-52</t>
   </si>
   <si>
     <t>Юдин Виталий</t>
-  </si>
-[...7 lines deleted...]
-    <t>Дрокин Павел</t>
   </si>
   <si>
     <t>24-20</t>
   </si>
   <si>
     <t>Мишин Вячеслав</t>
   </si>
   <si>
     <t>34-00</t>
   </si>
   <si>
     <t>31-38</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>41-00</t>
   </si>
   <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
     <t>+1</t>
   </si>
@@ -1290,78 +1290,78 @@
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>72</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>72</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>81</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
@@ -1681,141 +1681,141 @@
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
         <v>3</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>50</v>
       </c>
       <c r="K30" s="7">
         <v>71</v>
       </c>
       <c r="L30" s="7">
         <v>91</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>51</v>
       </c>
       <c r="O30" s="7">
         <v>33</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>30</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>3</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>53</v>
       </c>
       <c r="K31" s="7">
         <v>99</v>
       </c>
       <c r="L31" s="7">
         <v>0</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>54</v>
       </c>
       <c r="O31" s="7">
         <v>36</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>13</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>3</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>56</v>
       </c>
       <c r="K32" s="7">
         <v>13</v>
       </c>
       <c r="L32" s="7">
         <v>86</v>
       </c>
       <c r="M32" s="7">
         <v>38</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>27</v>
       </c>
       <c r="O32" s="7">
         <v>3</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>