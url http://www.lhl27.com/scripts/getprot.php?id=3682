--- v0 (2026-02-15)
+++ v1 (2026-04-06)
@@ -168,57 +168,57 @@
   <si>
     <t>Селиверстов Алексей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Союз»</t>
   </si>
   <si>
     <t>6-05</t>
   </si>
   <si>
     <t>43-35</t>
   </si>
   <si>
     <t>8-15</t>
   </si>
   <si>
     <t>Братухин Антон</t>
   </si>
   <si>
+    <t>Подкопаев Филипп</t>
+  </si>
+  <si>
+    <t>Маковецкий Виктор</t>
+  </si>
+  <si>
     <t>Огурцов Александр</t>
-  </si>
-[...4 lines deleted...]
-    <t>Маковецкий Виктор</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
     <t>Пилюгин Дмитрий</t>
   </si>
   <si>
     <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>Заморозов Владимир</t>
   </si>
   <si>
     <t>Лесь-Нелин Александр</t>
   </si>
   <si>
     <t>Симаков Михаил</t>
   </si>
   <si>
     <t>Радинский Егор</t>
   </si>
   <si>
     <t>Ерофеев Николай</t>
   </si>
@@ -1745,51 +1745,51 @@
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>8</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>8</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
@@ -1799,51 +1799,51 @@
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>8</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>10</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>