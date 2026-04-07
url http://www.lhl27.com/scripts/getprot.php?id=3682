--- v1 (2026-04-06)
+++ v2 (2026-04-07)
@@ -180,54 +180,54 @@
   <si>
     <t>6-05</t>
   </si>
   <si>
     <t>43-35</t>
   </si>
   <si>
     <t>8-15</t>
   </si>
   <si>
     <t>Братухин Антон</t>
   </si>
   <si>
     <t>Подкопаев Филипп</t>
   </si>
   <si>
     <t>Маковецкий Виктор</t>
   </si>
   <si>
     <t>Огурцов Александр</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
+    <t>Карпусь Владислав</t>
+  </si>
+  <si>
     <t>Пилюгин Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>Заморозов Владимир</t>
   </si>
   <si>
     <t>Лесь-Нелин Александр</t>
   </si>
   <si>
     <t>Симаков Михаил</t>
   </si>
   <si>
     <t>Радинский Егор</t>
   </si>
   <si>
     <t>Ерофеев Николай</t>
   </si>
   <si>
     <t>Копиенко Роман</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>