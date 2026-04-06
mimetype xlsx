--- v0 (2026-02-15)
+++ v1 (2026-04-06)
@@ -111,57 +111,57 @@
   <si>
     <t>12:31</t>
   </si>
   <si>
     <t>Маковецкий Виктор</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>16:11</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>19:42</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
     <t>28:11</t>
   </si>
   <si>
+    <t>Капунов Евгений</t>
+  </si>
+  <si>
+    <t>29:19</t>
+  </si>
+  <si>
     <t>Голощапов Николай</t>
-  </si>
-[...4 lines deleted...]
-    <t>Капунов Евгений</t>
   </si>
   <si>
     <t>41:38</t>
   </si>
   <si>
     <t>Мисько Андрей</t>
   </si>
   <si>
     <t>Лесь-Нелин Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Радинский Егор</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Ерофеев Николай</t>
   </si>
   <si>
     <t>Копиенко Роман</t>
   </si>