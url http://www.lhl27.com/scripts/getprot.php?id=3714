--- v0 (2025-12-08)
+++ v1 (2026-05-28)
@@ -141,54 +141,54 @@
   <si>
     <t>36-15</t>
   </si>
   <si>
     <t>Полубоярцев Егор</t>
   </si>
   <si>
     <t>37-30</t>
   </si>
   <si>
     <t>Попов Александр</t>
   </si>
   <si>
     <t>ПВ</t>
   </si>
   <si>
     <t>44-04</t>
   </si>
   <si>
     <t>Чернецкий Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Богомолов Артем</t>
+  </si>
+  <si>
     <t>Скачков Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Богомолов Артем</t>
   </si>
   <si>
     <t>Волошенко Артем</t>
   </si>
   <si>
     <t>Соболев Максим</t>
   </si>
   <si>
     <t>Гашута Олег</t>
   </si>
   <si>
     <t>Савчук Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «ДПС 2»</t>
   </si>
   <si>
     <t>Ткач Вячеслав</t>
   </si>