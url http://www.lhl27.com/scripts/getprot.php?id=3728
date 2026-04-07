--- v0 (2026-02-17)
+++ v1 (2026-04-07)
@@ -123,99 +123,99 @@
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>42-50</t>
   </si>
   <si>
     <t>Плетухин Никита</t>
   </si>
   <si>
     <t>43-28</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>43-36</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
+    <t>Лубков Дмитрий</t>
+  </si>
+  <si>
     <t>Борисов Егор</t>
   </si>
   <si>
-    <t>Лубков Дмитрий</t>
-[...1 lines deleted...]
-  <si>
     <t>Лампадов Данилл</t>
   </si>
   <si>
     <t>Бессмертный Сергей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Глазачев Евнений</t>
   </si>
   <si>
     <t>Найдишкин Петр</t>
   </si>
   <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>Кубяк Егор</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
   </si>
   <si>
     <t>Урупа Андрей</t>
   </si>
   <si>
     <t>Беспалов Евгений</t>
   </si>
   <si>
+    <t>Сачаков Вадим</t>
+  </si>
+  <si>
     <t>Костин Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Сачаков Вадим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Невада»</t>
   </si>
   <si>
     <t>Попов Сергей</t>
   </si>
   <si>
     <t>12-40</t>
   </si>
   <si>
     <t>23-50</t>
   </si>
   <si>
     <t>Сабанов Майран</t>
   </si>
   <si>
     <t>14-58</t>
   </si>
@@ -1537,78 +1537,78 @@
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="8"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
       <c r="P24" s="6"/>
       <c r="Q24" s="6"/>
       <c r="R24" s="6"/>
       <c r="S24" s="6"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="10">
         <v>99</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="14"/>
       <c r="G25" s="10" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
       <c r="L25" s="10"/>
       <c r="M25" s="10"/>
       <c r="N25" s="10"/>
       <c r="O25" s="10"/>
       <c r="P25" s="10"/>
       <c r="Q25" s="10"/>
       <c r="R25" s="10"/>
       <c r="S25" s="10"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="5">
         <v>99</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26" s="13"/>
       <c r="F26" s="14"/>
       <c r="G26" s="5" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="8"/>
       <c r="N26" s="6"/>
       <c r="O26" s="6"/>
       <c r="P26" s="6"/>
       <c r="Q26" s="6"/>
       <c r="R26" s="6"/>
       <c r="S26" s="6"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B27" s="15"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>