--- v0 (2025-12-09)
+++ v1 (2026-07-16)
@@ -90,60 +90,60 @@
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>07-42</t>
   </si>
   <si>
     <t>01-06</t>
   </si>
   <si>
+    <t>Басенко Павел</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>09-53</t>
+  </si>
+  <si>
     <t>Лалетин Артем</t>
-  </si>
-[...7 lines deleted...]
-    <t>Басенко Павел</t>
   </si>
   <si>
     <t>31-02</t>
   </si>
   <si>
     <t>Суслина Татьяна</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>34-49</t>
   </si>
   <si>
     <t>Плахотный Андрей</t>
   </si>
   <si>
     <t>Кочетыгов Виктор</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Трибушевский Семен</t>
   </si>