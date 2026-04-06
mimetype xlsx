--- v1 (2026-02-15)
+++ v2 (2026-04-06)
@@ -171,54 +171,54 @@
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Ермак»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>06:36</t>
   </si>
   <si>
     <t>Дергунов Антон</t>
   </si>
   <si>
     <t>40:01</t>
   </si>
   <si>
     <t>Краснослободцев Виктор</t>
   </si>
   <si>
+    <t>Долбенко Михаил</t>
+  </si>
+  <si>
     <t>Шабала Денис</t>
-  </si>
-[...1 lines deleted...]
-    <t>Долбенко Михаил</t>
   </si>
   <si>
     <t>Харченко Михаил</t>
   </si>
   <si>
     <t>Иконников Филипп</t>
   </si>
   <si>
     <t>Русинов Денис</t>
   </si>
   <si>
     <t>Молчанов Сергей</t>
   </si>
   <si>
     <t>Астахов Олег</t>
   </si>
   <si>
     <t>Черепанов Вячеслав</t>
   </si>
   <si>
     <t>Оклей Станислав</t>
   </si>
   <si>
     <t>Можаев Владимир</t>
   </si>
@@ -1716,78 +1716,78 @@
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>8</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>8</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>9</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>