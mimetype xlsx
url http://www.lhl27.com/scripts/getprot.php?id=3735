--- v2 (2026-04-06)
+++ v3 (2026-09-13)
@@ -120,60 +120,60 @@
   <si>
     <t>17:00</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>Балакирев Владимир</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>31:45</t>
   </si>
   <si>
     <t>19:08</t>
   </si>
   <si>
     <t>Шаренко Алексей</t>
   </si>
   <si>
     <t>25:15</t>
   </si>
   <si>
+    <t>Митрофанов Федор</t>
+  </si>
+  <si>
+    <t>36:22</t>
+  </si>
+  <si>
     <t>Васильев Кирилл</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...4 lines deleted...]
-    <t>Митрофанов Федор</t>
   </si>
   <si>
     <t>Грейзик Сергей</t>
   </si>
   <si>
     <t>Бирюков Станислав</t>
   </si>
   <si>
     <t>Летюк Денис</t>
   </si>
   <si>
     <t>Герасимов Андрей</t>
   </si>
   <si>
     <t>Александров Марк</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Ермак»</t>
   </si>
@@ -1092,86 +1092,86 @@
       </c>
       <c r="O8" s="6">
         <v>7</v>
       </c>
       <c r="P8" s="6">
         <v>2</v>
       </c>
       <c r="Q8" s="6">
         <v>5</v>
       </c>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>27</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="O9" s="6">
         <v>30</v>
       </c>
       <c r="P9" s="6">
         <v>2</v>
       </c>
       <c r="Q9" s="6">
         <v>2</v>
       </c>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>27</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>28</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
@@ -2013,51 +2013,51 @@
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>72</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>77</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>