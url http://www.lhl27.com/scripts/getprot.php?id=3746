--- v1 (2026-02-17)
+++ v2 (2026-04-06)
@@ -99,62 +99,62 @@
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>06:05</t>
   </si>
   <si>
     <t>33:10</t>
   </si>
   <si>
     <t>Гальченко Станислав</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>36:30</t>
   </si>
   <si>
+    <t>Заремба Владимир</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>39:20</t>
+  </si>
+  <si>
     <t>Баженов Евгений</t>
   </si>
   <si>
-    <t>Нп</t>
-[...7 lines deleted...]
-  <si>
     <t>40:05</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>43:30</t>
   </si>
   <si>
     <t>Сабанов Майран</t>
   </si>
   <si>
     <t>44:27</t>
   </si>
   <si>
     <t>Гутов Иван</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>Сапежников Владимир</t>
@@ -207,54 +207,54 @@
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>09:14</t>
   </si>
   <si>
     <t>25:53</t>
   </si>
   <si>
     <t>Селихов Алексей</t>
   </si>
   <si>
     <t>15:44</t>
   </si>
   <si>
     <t>Голощапов Николай</t>
   </si>
   <si>
     <t>23:00</t>
   </si>
   <si>
     <t>43:00</t>
   </si>
   <si>
+    <t>Назаров Дмитрий</t>
+  </si>
+  <si>
     <t>Лопухов Егор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Назаров Дмитрий</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Писарев Павел</t>
   </si>
   <si>
     <t>Лихоманов Алексей</t>
   </si>
   <si>
     <t>Феденович Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Макаров Александр</t>
   </si>
@@ -1851,78 +1851,78 @@
       </c>
       <c r="O33" s="7">
         <v>13</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>1</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>19</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>19</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>27</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>