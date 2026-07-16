--- v2 (2026-04-06)
+++ v3 (2026-07-16)
@@ -99,60 +99,60 @@
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>06:05</t>
   </si>
   <si>
     <t>33:10</t>
   </si>
   <si>
     <t>Гальченко Станислав</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>36:30</t>
   </si>
   <si>
+    <t>Баженов Евгений</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>39:20</t>
+  </si>
+  <si>
     <t>Заремба Владимир</t>
-  </si>
-[...7 lines deleted...]
-    <t>Баженов Евгений</t>
   </si>
   <si>
     <t>40:05</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>43:30</t>
   </si>
   <si>
     <t>Сабанов Майран</t>
   </si>
   <si>
     <t>44:27</t>
   </si>
   <si>
     <t>Гутов Иван</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Трофимович Дмитрий</t>
   </si>