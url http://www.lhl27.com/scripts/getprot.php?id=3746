--- v3 (2026-07-16)
+++ v4 (2026-09-14)
@@ -99,62 +99,62 @@
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>06:05</t>
   </si>
   <si>
     <t>33:10</t>
   </si>
   <si>
     <t>Гальченко Станислав</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>36:30</t>
   </si>
   <si>
+    <t>Заремба Владимир</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>39:20</t>
+  </si>
+  <si>
     <t>Баженов Евгений</t>
   </si>
   <si>
-    <t>Нп</t>
-[...7 lines deleted...]
-  <si>
     <t>40:05</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>43:30</t>
   </si>
   <si>
     <t>Сабанов Майран</t>
   </si>
   <si>
     <t>44:27</t>
   </si>
   <si>
     <t>Гутов Иван</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>Сапежников Владимир</t>
@@ -207,54 +207,54 @@
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>09:14</t>
   </si>
   <si>
     <t>25:53</t>
   </si>
   <si>
     <t>Селихов Алексей</t>
   </si>
   <si>
     <t>15:44</t>
   </si>
   <si>
     <t>Голощапов Николай</t>
   </si>
   <si>
     <t>23:00</t>
   </si>
   <si>
     <t>43:00</t>
   </si>
   <si>
+    <t>Лопухов Егор</t>
+  </si>
+  <si>
     <t>Назаров Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Лопухов Егор</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Писарев Павел</t>
   </si>
   <si>
     <t>Лихоманов Алексей</t>
   </si>
   <si>
     <t>Феденович Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Макаров Александр</t>
   </si>
@@ -1851,78 +1851,78 @@
       </c>
       <c r="O33" s="7">
         <v>13</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>1</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>19</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>19</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>27</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>