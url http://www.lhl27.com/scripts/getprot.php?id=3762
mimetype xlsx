--- v1 (2026-02-15)
+++ v2 (2026-09-14)
@@ -129,57 +129,57 @@
   <si>
     <t>39-15</t>
   </si>
   <si>
     <t>35-02</t>
   </si>
   <si>
     <t>Чумилин Дмитрий</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>43-19</t>
   </si>
   <si>
     <t>Бармотин Владимир</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
+    <t>Корчагин Владимир</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Шабаршин Александр</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Андрейчук Владимир</t>
   </si>
   <si>
     <t>Шиповалов Евгений</t>
   </si>
   <si>
     <t>Рудукан Дмитрий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Амурские Леопарды»</t>
   </si>
   <si>
     <t>Синицын Сергей</t>
   </si>
   <si>
     <t>02-40</t>
   </si>
@@ -1156,78 +1156,78 @@
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>69</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>69</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>72</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1625,51 +1625,51 @@
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
         <v>1</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="K30" s="7">
         <v>28</v>
       </c>
       <c r="L30" s="7">
         <v>23</v>
       </c>
       <c r="M30" s="7">
         <v>71</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>48</v>
       </c>
       <c r="O30" s="7">
         <v>24</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
@@ -2052,51 +2052,51 @@
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>97</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7"/>
       <c r="B44" s="12"/>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>