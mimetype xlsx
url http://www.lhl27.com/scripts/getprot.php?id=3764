--- v0 (2026-04-06)
+++ v1 (2026-07-16)
@@ -225,54 +225,54 @@
   <si>
     <t>Цисляк Игорь</t>
   </si>
   <si>
     <t>18:50</t>
   </si>
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>26:51</t>
   </si>
   <si>
     <t>Плетухин Никита</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
     <t>Середа Андрей</t>
   </si>
   <si>
+    <t>Лубков Дмитрий</t>
+  </si>
+  <si>
     <t>Борисов Егор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Лампадов Данилл</t>
   </si>
   <si>
     <t>Бессмертный Сергей</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>Кубяк Егор</t>
   </si>
   <si>
     <t>Готальский Дмитрий</t>
   </si>
   <si>
     <t>Костин Александр</t>
   </si>