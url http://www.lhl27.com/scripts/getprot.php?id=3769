--- v1 (2026-05-27)
+++ v2 (2026-09-14)
@@ -132,60 +132,60 @@
   <si>
     <t>11-12</t>
   </si>
   <si>
     <t>15-39</t>
   </si>
   <si>
     <t>Попов Александр</t>
   </si>
   <si>
     <t>20-38</t>
   </si>
   <si>
     <t>39-42</t>
   </si>
   <si>
     <t>Чернецкий Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>25-03</t>
   </si>
   <si>
+    <t>Скачков Александр</t>
+  </si>
+  <si>
+    <t>ПВ</t>
+  </si>
+  <si>
+    <t>44-44</t>
+  </si>
+  <si>
     <t>Богомолов Артем</t>
-  </si>
-[...7 lines deleted...]
-    <t>Скачков Александр</t>
   </si>
   <si>
     <t>Коршунов Алексей</t>
   </si>
   <si>
     <t>Волошенко Артем</t>
   </si>
   <si>
     <t>Марченко Кирилл</t>
   </si>
   <si>
     <t>Соболев Максим</t>
   </si>
   <si>
     <t>Шевченко Максим</t>
   </si>
   <si>
     <t>Савчук Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>