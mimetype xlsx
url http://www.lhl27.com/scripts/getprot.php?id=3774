--- v0 (2025-12-07)
+++ v1 (2026-05-27)
@@ -144,60 +144,60 @@
   <si>
     <t>Пьянзин Виталий</t>
   </si>
   <si>
     <t>Бородин Анатолий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Регул*»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>07-41</t>
   </si>
   <si>
     <t>14-13</t>
   </si>
   <si>
+    <t>Юдин Виталий</t>
+  </si>
+  <si>
+    <t>12-22</t>
+  </si>
+  <si>
+    <t>16-17</t>
+  </si>
+  <si>
     <t>Дрокин Павел</t>
-  </si>
-[...7 lines deleted...]
-    <t>Юдин Виталий</t>
   </si>
   <si>
     <t>39-53</t>
   </si>
   <si>
     <t>27-39</t>
   </si>
   <si>
     <t>Вяткин Алексей</t>
   </si>
   <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
     <t>Тишков Иван</t>
   </si>
   <si>
     <t>Капитонов Роман</t>
   </si>
   <si>
     <t>Алексанян Сергей</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
@@ -1578,96 +1578,96 @@
       </c>
       <c r="O30" s="7">
         <v>38</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>8</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>3</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>43</v>
       </c>
       <c r="K31" s="7">
         <v>11</v>
       </c>
       <c r="L31" s="7">
         <v>99</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>44</v>
       </c>
       <c r="O31" s="7">
         <v>11</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>1</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>3</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>46</v>
       </c>
       <c r="K32" s="7">
         <v>23</v>
       </c>
       <c r="L32" s="7">
         <v>99</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>47</v>
       </c>
       <c r="O32" s="7">
         <v>19</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>